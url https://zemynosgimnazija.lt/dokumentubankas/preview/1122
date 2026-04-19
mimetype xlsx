--- v0 (2026-03-29)
+++ v1 (2026-04-19)
@@ -1,32 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp10.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp11.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp12.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp13.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp14.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp15.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp16.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp17.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp18.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
@@ -47,76 +47,88 @@
   <Override PartName="/xl/ctrlProps/ctrlProp33.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp34.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp35.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp36.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp37.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp38.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp39.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp40.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp41.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp42.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp43.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp44.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp45.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr codeName="Šios_darbaknygės" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Pavaduotoja\Desktop\Individualus ungdymo planas - pasirinkimas 10-okų į 11 kl\2026-2028\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Nikolajus\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{8949339B-91D7-477A-8A65-01EA7373F94A}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CED92846-BF9A-4BF5-A716-CAD2E7A9F0AD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="41280" windowHeight="13260" tabRatio="595" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="41496" windowHeight="16896" tabRatio="595" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Planas" sheetId="1" r:id="rId1"/>
     <sheet name="Pamokos" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Planas!$A$1:$K$82</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="V58" i="1" l="1"/>
-  <c r="T58" i="1"/>
+  <c r="T58" i="1" l="1"/>
   <c r="Q58" i="1"/>
   <c r="T45" i="1"/>
   <c r="Q45" i="1"/>
   <c r="T35" i="1"/>
   <c r="Q35" i="1"/>
   <c r="T26" i="1"/>
   <c r="Y26" i="1" s="1"/>
   <c r="I26" i="1" s="1"/>
   <c r="Q26" i="1"/>
   <c r="T44" i="1"/>
   <c r="Y44" i="1" s="1"/>
   <c r="T46" i="1"/>
   <c r="Y46" i="1" s="1"/>
   <c r="T47" i="1"/>
   <c r="Y47" i="1" s="1"/>
   <c r="Q44" i="1"/>
   <c r="Q46" i="1"/>
   <c r="T69" i="1"/>
   <c r="Y69" i="1" s="1"/>
   <c r="T56" i="1"/>
   <c r="T57" i="1"/>
   <c r="Q56" i="1"/>
   <c r="Q69" i="1"/>
   <c r="T70" i="1"/>
   <c r="Y70" i="1" s="1"/>
@@ -220,160 +232,161 @@
   <c r="Y22" i="1" s="1"/>
   <c r="T23" i="1"/>
   <c r="Y23" i="1" s="1"/>
   <c r="T24" i="1"/>
   <c r="Y24" i="1" s="1"/>
   <c r="I24" i="1" s="1"/>
   <c r="T25" i="1"/>
   <c r="Y25" i="1" s="1"/>
   <c r="I25" i="1" s="1"/>
   <c r="T27" i="1"/>
   <c r="X27" i="1" s="1"/>
   <c r="H27" i="1" s="1"/>
   <c r="N4" i="2" s="1"/>
   <c r="T28" i="1"/>
   <c r="T29" i="1"/>
   <c r="Y29" i="1" s="1"/>
   <c r="T30" i="1"/>
   <c r="T32" i="1"/>
   <c r="T33" i="1"/>
   <c r="T34" i="1"/>
   <c r="T36" i="1"/>
   <c r="T14" i="1"/>
   <c r="Q13" i="1"/>
   <c r="Q14" i="1"/>
   <c r="Q12" i="1"/>
-  <c r="Y43" i="1" l="1"/>
+  <c r="M37" i="1" l="1"/>
+  <c r="M14" i="1"/>
+  <c r="V58" i="1"/>
+  <c r="Y58" i="1" s="1"/>
+  <c r="I58" i="1" s="1"/>
+  <c r="Y43" i="1"/>
   <c r="I43" i="1" s="1"/>
   <c r="X44" i="1"/>
+  <c r="H44" i="1" s="1"/>
   <c r="X47" i="1"/>
+  <c r="H47" i="1" s="1"/>
+  <c r="AD4" i="2" s="1"/>
   <c r="V55" i="1"/>
+  <c r="M55" i="1" s="1"/>
   <c r="V57" i="1"/>
   <c r="M58" i="1"/>
-  <c r="Y58" i="1"/>
-[...2 lines deleted...]
-  <c r="H58" i="1" s="1"/>
   <c r="X45" i="1"/>
   <c r="H45" i="1" s="1"/>
   <c r="Y45" i="1"/>
   <c r="I45" i="1" s="1"/>
   <c r="X30" i="1"/>
   <c r="H30" i="1" s="1"/>
   <c r="Q4" i="2" s="1"/>
   <c r="X26" i="1"/>
   <c r="H26" i="1" s="1"/>
   <c r="U63" i="1"/>
   <c r="M63" i="1" s="1"/>
-  <c r="H47" i="1"/>
-  <c r="AD4" i="2" s="1"/>
   <c r="X46" i="1"/>
   <c r="H46" i="1" s="1"/>
   <c r="AC4" i="2" s="1"/>
-  <c r="H44" i="1"/>
   <c r="I44" i="1"/>
   <c r="I46" i="1"/>
   <c r="X68" i="1"/>
   <c r="H68" i="1" s="1"/>
   <c r="V56" i="1"/>
-  <c r="M55" i="1"/>
   <c r="X69" i="1"/>
   <c r="H69" i="1" s="1"/>
   <c r="I70" i="1"/>
   <c r="I69" i="1"/>
   <c r="M24" i="1"/>
   <c r="Y65" i="1"/>
   <c r="I65" i="1" s="1"/>
   <c r="X64" i="1"/>
   <c r="H64" i="1" s="1"/>
   <c r="X70" i="1"/>
   <c r="X67" i="1"/>
   <c r="H67" i="1" s="1"/>
   <c r="Y66" i="1"/>
   <c r="I66" i="1" s="1"/>
   <c r="I64" i="1"/>
   <c r="Y63" i="1"/>
   <c r="I63" i="1" s="1"/>
   <c r="I67" i="1"/>
   <c r="H65" i="1"/>
   <c r="H66" i="1"/>
   <c r="H63" i="1"/>
   <c r="M21" i="1"/>
-  <c r="M14" i="1"/>
   <c r="X15" i="1"/>
   <c r="H15" i="1" s="1"/>
   <c r="H43" i="1"/>
   <c r="AB4" i="2" s="1"/>
   <c r="M16" i="1"/>
   <c r="Y31" i="1"/>
   <c r="I31" i="1" s="1"/>
   <c r="Y14" i="1"/>
   <c r="Y16" i="1"/>
   <c r="I16" i="1" s="1"/>
   <c r="AE4" i="2"/>
   <c r="I47" i="1"/>
   <c r="X48" i="1"/>
   <c r="H48" i="1" s="1"/>
   <c r="AF4" i="2" s="1"/>
   <c r="X50" i="1"/>
   <c r="H50" i="1" s="1"/>
   <c r="AI4" i="2" s="1"/>
   <c r="Y49" i="1"/>
   <c r="I49" i="1" s="1"/>
   <c r="X29" i="1"/>
   <c r="H29" i="1" s="1"/>
   <c r="P4" i="2" s="1"/>
   <c r="I29" i="1"/>
   <c r="X23" i="1"/>
   <c r="X22" i="1"/>
   <c r="U21" i="1"/>
   <c r="X21" i="1"/>
   <c r="X28" i="1"/>
   <c r="H28" i="1" s="1"/>
   <c r="O4" i="2" s="1"/>
   <c r="Y28" i="1"/>
   <c r="I28" i="1" s="1"/>
   <c r="M29" i="1"/>
   <c r="U32" i="1"/>
   <c r="S4" i="2"/>
   <c r="U29" i="1"/>
   <c r="U24" i="1"/>
   <c r="Y30" i="1"/>
   <c r="I30" i="1" s="1"/>
   <c r="Y27" i="1"/>
   <c r="I27" i="1" s="1"/>
   <c r="X24" i="1"/>
   <c r="H24" i="1" s="1"/>
   <c r="L4" i="2" s="1"/>
   <c r="X25" i="1"/>
   <c r="H25" i="1" s="1"/>
   <c r="M4" i="2" s="1"/>
   <c r="U37" i="1"/>
-  <c r="M37" i="1"/>
   <c r="Y18" i="1"/>
   <c r="X14" i="1"/>
-  <c r="M32" i="1" l="1"/>
+  <c r="X58" i="1" l="1"/>
+  <c r="H58" i="1" s="1"/>
+  <c r="M32" i="1"/>
   <c r="Y35" i="1"/>
   <c r="I35" i="1" s="1"/>
   <c r="X35" i="1"/>
   <c r="H35" i="1" s="1"/>
   <c r="X57" i="1"/>
   <c r="H57" i="1" s="1"/>
   <c r="M57" i="1"/>
   <c r="Y57" i="1"/>
   <c r="M56" i="1"/>
   <c r="X56" i="1"/>
   <c r="H56" i="1" s="1"/>
   <c r="Y56" i="1"/>
   <c r="I56" i="1" s="1"/>
   <c r="I68" i="1"/>
   <c r="H70" i="1"/>
   <c r="X33" i="1"/>
   <c r="H33" i="1" s="1"/>
   <c r="U4" i="2" s="1"/>
   <c r="X34" i="1"/>
   <c r="H34" i="1" s="1"/>
   <c r="W4" i="2" s="1"/>
   <c r="Y32" i="1"/>
   <c r="I32" i="1" s="1"/>
   <c r="X4" i="2"/>
   <c r="Y33" i="1"/>
@@ -1687,51 +1700,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="225">
+  <cellXfs count="226">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
@@ -2356,56 +2369,94 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Įprastas" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="30">
+  <dxfs count="31">
+    <dxf>
+      <font>
+        <condense val="0"/>
+        <extend val="0"/>
+        <color indexed="12"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor indexed="43"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left/>
+        <right/>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF0000FF"/>
+      </font>
+      <fill>
+        <patternFill>
+          <fgColor rgb="FFFFFF99"/>
+          <bgColor rgb="FFFFFF99"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left/>
+        <right/>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="12"/>
       </font>
       <fill>
         <patternFill>
           <bgColor indexed="43"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
@@ -2491,68 +2542,50 @@
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color rgb="FF0000FF"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF99"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0000FF"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF99"/>
         </patternFill>
       </fill>
-    </dxf>
-[...16 lines deleted...]
-      </border>
     </dxf>
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="12"/>
       </font>
       <fill>
         <patternFill>
           <bgColor indexed="43"/>
         </patternFill>
       </fill>
       <border>
         <left/>
         <right/>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="12"/>
       </font>
@@ -5945,197 +5978,163 @@
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="„Office“ tema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6278,75 +6277,75 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp36.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp31.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp39.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp44.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp29.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp34.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp37.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp42.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp33.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp28.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp41.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp27.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp32.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp40.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp45.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp30.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp35.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp43.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp38.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Lapas1">
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A1:CP82"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A7" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="O5" sqref="O5"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="M14" sqref="M14:O15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="24.45" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.44140625" style="31" customWidth="1"/>
     <col min="2" max="2" width="14" style="2" customWidth="1"/>
     <col min="3" max="3" width="13.44140625" style="2" customWidth="1"/>
     <col min="4" max="4" width="17.6640625" style="2" customWidth="1"/>
     <col min="5" max="7" width="5.44140625" style="2" customWidth="1"/>
     <col min="8" max="9" width="4.5546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="8.33203125" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.33203125" style="55" customWidth="1"/>
     <col min="12" max="12" width="3.33203125" style="55" customWidth="1"/>
     <col min="13" max="13" width="26.6640625" style="108" customWidth="1"/>
     <col min="14" max="14" width="7.109375" style="50" customWidth="1"/>
     <col min="15" max="15" width="42.33203125" style="50" customWidth="1"/>
     <col min="16" max="16" width="8.6640625" style="69" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="16.6640625" style="95" hidden="1" customWidth="1"/>
     <col min="18" max="19" width="9.44140625" style="55" hidden="1" customWidth="1"/>
     <col min="20" max="22" width="11.33203125" style="55" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="6.109375" style="78" hidden="1" customWidth="1"/>
-    <col min="24" max="27" width="9.44140625" style="55" hidden="1" customWidth="1"/>
-    <col min="28" max="94" width="9.44140625" style="55" customWidth="1"/>
+    <col min="24" max="26" width="9.44140625" style="55" hidden="1" customWidth="1"/>
+    <col min="27" max="94" width="9.44140625" style="55" customWidth="1"/>
     <col min="95" max="161" width="9.44140625" style="71" customWidth="1"/>
     <col min="162" max="162" width="9.6640625" style="71" customWidth="1"/>
     <col min="163" max="16384" width="9.109375" style="71"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:94" ht="15.6" x14ac:dyDescent="0.25">
       <c r="G1" s="160"/>
       <c r="H1" s="160"/>
       <c r="I1" s="160"/>
       <c r="J1" s="160"/>
       <c r="K1" s="160"/>
     </row>
     <row r="2" spans="1:94" s="70" customFormat="1" ht="24.45" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="174" t="s">
         <v>83</v>
       </c>
       <c r="B2" s="174"/>
       <c r="C2" s="174"/>
       <c r="D2" s="174"/>
       <c r="E2" s="174"/>
       <c r="F2" s="174"/>
       <c r="G2" s="174"/>
       <c r="H2" s="174"/>
       <c r="I2" s="174"/>
       <c r="J2" s="174"/>
@@ -6930,52 +6929,52 @@
     </row>
     <row r="14" spans="1:94" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="133">
         <v>3</v>
       </c>
       <c r="B14" s="176" t="s">
         <v>43</v>
       </c>
       <c r="C14" s="177"/>
       <c r="D14" s="178"/>
       <c r="E14" s="134"/>
       <c r="F14" s="135"/>
       <c r="G14" s="135"/>
       <c r="H14" s="136" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I14" s="136" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="J14" s="216"/>
       <c r="K14" s="217"/>
       <c r="L14" s="63"/>
       <c r="M14" s="161" t="str">
-        <f>IF(SUM(T14:T15)=0,"Privaloma pasirinkti fizinį ugdymą","")</f>
-        <v>Privaloma pasirinkti fizinį ugdymą</v>
+        <f>IF(SUM(T14:T15)=0,"Privaloma pasirinkti vieną fizinio ugdymo dalyką",IF(AND(S14,S15),"Galima rinktis tik vieną fizinio ugdymo dalyką",""))</f>
+        <v>Privaloma pasirinkti vieną fizinio ugdymo dalyką</v>
       </c>
       <c r="N14" s="161"/>
       <c r="O14" s="161"/>
       <c r="P14" s="75"/>
       <c r="Q14" s="111" t="str">
         <f t="shared" si="1"/>
         <v>Fizinis ugdymas</v>
       </c>
       <c r="R14" s="113"/>
       <c r="S14" s="113" t="b">
         <v>0</v>
       </c>
       <c r="T14" s="112">
         <f>IF(S14,1,0)</f>
         <v>0</v>
       </c>
       <c r="U14" s="113"/>
       <c r="V14" s="112"/>
       <c r="W14" s="112"/>
       <c r="X14" s="112" t="str">
         <f>IF($T14=1,3,"")</f>
         <v/>
       </c>
       <c r="Y14" s="112" t="str">
         <f>IF($T14=1,3,"")</f>
@@ -7215,157 +7214,157 @@
     </row>
     <row r="21" spans="1:25" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="167">
         <v>1</v>
       </c>
       <c r="B21" s="205" t="s">
         <v>47</v>
       </c>
       <c r="C21" s="187" t="s">
         <v>64</v>
       </c>
       <c r="D21" s="187"/>
       <c r="E21" s="11"/>
       <c r="F21" s="11"/>
       <c r="G21" s="11"/>
       <c r="H21" s="100" t="str">
         <f t="shared" ref="H21:I21" si="6">X21</f>
         <v/>
       </c>
       <c r="I21" s="100" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="J21" s="47"/>
       <c r="K21" s="64"/>
-      <c r="M21" s="161" t="str">
+      <c r="M21" s="225" t="str">
         <f>IF(SUM(T21:T23)=0,"Privaloma pasirinkti bent vieną užsienio kalbą","")</f>
         <v>Privaloma pasirinkti bent vieną užsienio kalbą</v>
       </c>
-      <c r="N21" s="161"/>
-      <c r="O21" s="161"/>
+      <c r="N21" s="225"/>
+      <c r="O21" s="225"/>
       <c r="P21" s="80"/>
       <c r="Q21" s="111" t="str">
         <f t="shared" ref="Q21:Q23" si="7">C21</f>
         <v>Užsienio kalba (anglų) (su integruotu moduliu)</v>
       </c>
       <c r="R21" s="113"/>
       <c r="S21" s="113" t="b">
         <v>0</v>
       </c>
       <c r="T21" s="112">
         <f t="shared" ref="T21:T36" si="8">IF(S21,1,0)</f>
         <v>0</v>
       </c>
       <c r="U21" s="143">
         <f>IF(SUM(T21:T23)&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="V21" s="112"/>
       <c r="W21" s="112"/>
       <c r="X21" s="112" t="str">
         <f>IF($T21=1,4,"")</f>
         <v/>
       </c>
       <c r="Y21" s="112" t="str">
         <f>IF($T21=1,4,"")</f>
         <v/>
       </c>
     </row>
     <row r="22" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="168"/>
       <c r="B22" s="206"/>
       <c r="C22" s="185" t="s">
         <v>65</v>
       </c>
       <c r="D22" s="185"/>
       <c r="E22" s="16"/>
       <c r="F22" s="16"/>
       <c r="G22" s="16"/>
       <c r="H22" s="103" t="str">
         <f t="shared" ref="H22:H36" si="9">X22</f>
         <v/>
       </c>
       <c r="I22" s="103" t="str">
         <f t="shared" ref="I22:I36" si="10">Y22</f>
         <v/>
       </c>
       <c r="J22" s="90"/>
       <c r="K22" s="64"/>
       <c r="L22" s="107"/>
-      <c r="M22" s="161"/>
-[...1 lines deleted...]
-      <c r="O22" s="161"/>
+      <c r="M22" s="225"/>
+      <c r="N22" s="225"/>
+      <c r="O22" s="225"/>
       <c r="P22" s="80"/>
       <c r="Q22" s="111" t="str">
         <f t="shared" si="7"/>
         <v>Užsienio kalba (vokiečių)</v>
       </c>
       <c r="R22" s="113"/>
       <c r="S22" s="113" t="b">
         <v>0</v>
       </c>
       <c r="T22" s="112">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="U22" s="144"/>
       <c r="V22" s="112"/>
       <c r="W22" s="112"/>
       <c r="X22" s="112" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="Y22" s="112" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
     </row>
     <row r="23" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="168"/>
       <c r="B23" s="206"/>
       <c r="C23" s="186" t="s">
         <v>66</v>
       </c>
       <c r="D23" s="186"/>
       <c r="E23" s="16"/>
       <c r="F23" s="16"/>
       <c r="G23" s="16"/>
       <c r="H23" s="101" t="str">
         <f t="shared" si="9"/>
         <v/>
       </c>
       <c r="I23" s="101" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="J23" s="91"/>
       <c r="K23" s="64"/>
       <c r="L23" s="107"/>
-      <c r="M23" s="161"/>
-[...1 lines deleted...]
-      <c r="O23" s="161"/>
+      <c r="M23" s="225"/>
+      <c r="N23" s="225"/>
+      <c r="O23" s="225"/>
       <c r="P23" s="80"/>
       <c r="Q23" s="111" t="str">
         <f t="shared" si="7"/>
         <v>Užsienio kalba (prancūzų)</v>
       </c>
       <c r="R23" s="113"/>
       <c r="S23" s="113" t="b">
         <v>0</v>
       </c>
       <c r="T23" s="112">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="U23" s="144"/>
       <c r="V23" s="112"/>
       <c r="W23" s="112"/>
       <c r="X23" s="112" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="Y23" s="112" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
     </row>
@@ -9613,51 +9612,51 @@
       <c r="E77" s="30"/>
       <c r="F77" s="30"/>
       <c r="G77" s="30"/>
       <c r="H77" s="30"/>
       <c r="I77" s="30"/>
       <c r="J77" s="30"/>
       <c r="Q77" s="97"/>
     </row>
     <row r="78" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B78" s="28"/>
       <c r="C78" s="10"/>
       <c r="D78" s="30"/>
       <c r="E78" s="30"/>
       <c r="F78" s="30"/>
       <c r="G78" s="200"/>
       <c r="H78" s="200"/>
       <c r="I78" s="201"/>
       <c r="J78" s="200"/>
       <c r="K78" s="202"/>
       <c r="L78" s="66"/>
       <c r="Q78" s="97"/>
     </row>
     <row r="79" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B79" s="32">
         <f ca="1">TODAY()</f>
-        <v>46104</v>
+        <v>46120</v>
       </c>
       <c r="D79" s="33"/>
       <c r="G79" s="199"/>
       <c r="H79" s="199"/>
       <c r="I79" s="199"/>
       <c r="J79" s="199"/>
       <c r="K79" s="199"/>
     </row>
     <row r="80" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B80" s="23" t="s">
         <v>27</v>
       </c>
       <c r="D80" s="23" t="s">
         <v>38</v>
       </c>
       <c r="G80" s="87" t="s">
         <v>40</v>
       </c>
       <c r="H80" s="87"/>
       <c r="I80" s="87"/>
       <c r="J80" s="87"/>
       <c r="K80" s="87"/>
     </row>
     <row r="81" spans="1:94" ht="24.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="105"/>
@@ -9890,196 +9889,196 @@
     <mergeCell ref="A19:A20"/>
     <mergeCell ref="G19:G20"/>
     <mergeCell ref="H19:I19"/>
     <mergeCell ref="J19:J20"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A32:A36"/>
     <mergeCell ref="U63:U70"/>
     <mergeCell ref="M63:O70"/>
     <mergeCell ref="C64:D64"/>
     <mergeCell ref="C65:D65"/>
     <mergeCell ref="C66:D66"/>
     <mergeCell ref="C67:D67"/>
     <mergeCell ref="C68:D68"/>
     <mergeCell ref="B61:B62"/>
     <mergeCell ref="C61:D62"/>
     <mergeCell ref="E61:E62"/>
     <mergeCell ref="F61:F62"/>
     <mergeCell ref="G61:G62"/>
     <mergeCell ref="H61:I61"/>
     <mergeCell ref="J61:J62"/>
     <mergeCell ref="C63:D63"/>
     <mergeCell ref="C69:D69"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <conditionalFormatting sqref="B12:B16">
-    <cfRule type="expression" dxfId="29" priority="33" stopIfTrue="1">
+    <cfRule type="expression" dxfId="30" priority="36" stopIfTrue="1">
       <formula>$T12=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B16 C21:D38 C55:D55 C56 C57:D59 C69">
-    <cfRule type="expression" dxfId="28" priority="16" stopIfTrue="1">
+    <cfRule type="expression" dxfId="29" priority="19" stopIfTrue="1">
       <formula>$S16*$T16=1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B21">
-    <cfRule type="expression" dxfId="27" priority="29" stopIfTrue="1">
+    <cfRule type="expression" dxfId="28" priority="32" stopIfTrue="1">
       <formula>$U$21=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B24">
-    <cfRule type="expression" dxfId="26" priority="105" stopIfTrue="1">
+    <cfRule type="expression" dxfId="27" priority="108" stopIfTrue="1">
       <formula>$U$24=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B29">
-    <cfRule type="expression" dxfId="25" priority="101" stopIfTrue="1">
+    <cfRule type="expression" dxfId="26" priority="104" stopIfTrue="1">
       <formula>$U$29=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B32">
-    <cfRule type="expression" dxfId="24" priority="212" stopIfTrue="1">
+    <cfRule type="expression" dxfId="25" priority="215" stopIfTrue="1">
       <formula>SUM(T32:T36)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B37">
-    <cfRule type="expression" dxfId="23" priority="114" stopIfTrue="1">
+    <cfRule type="expression" dxfId="24" priority="117" stopIfTrue="1">
       <formula>$U$37=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B43:B50">
-    <cfRule type="expression" dxfId="22" priority="82" stopIfTrue="1">
+    <cfRule type="expression" dxfId="23" priority="85" stopIfTrue="1">
       <formula>$T43=1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C5">
-    <cfRule type="cellIs" dxfId="21" priority="119" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="22" priority="122" stopIfTrue="1" operator="equal">
       <formula>""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C63:D68 C70:D72">
-    <cfRule type="expression" dxfId="20" priority="4" stopIfTrue="1">
+    <cfRule type="expression" dxfId="21" priority="7" stopIfTrue="1">
       <formula>$S63*$T63=1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C17:G17">
-    <cfRule type="expression" dxfId="19" priority="93" stopIfTrue="1">
+    <cfRule type="expression" dxfId="20" priority="96" stopIfTrue="1">
       <formula>#REF!*#REF!=1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E21:G23 E29:G29 E32:G38">
-    <cfRule type="expression" dxfId="18" priority="192" stopIfTrue="1">
+    <cfRule type="expression" dxfId="19" priority="195" stopIfTrue="1">
       <formula>$S$21*$T$21=1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E55:G59 E63:G72">
-    <cfRule type="expression" dxfId="17" priority="190" stopIfTrue="1">
+    <cfRule type="expression" dxfId="18" priority="193" stopIfTrue="1">
       <formula>$S$21*$T$21=1</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="16" priority="191" stopIfTrue="1">
+    <cfRule type="expression" dxfId="17" priority="194" stopIfTrue="1">
       <formula>$U$21=2</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H5:K5 H7:K7">
-    <cfRule type="cellIs" dxfId="15" priority="60" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="16" priority="63" stopIfTrue="1" operator="equal">
       <formula>""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M12">
-    <cfRule type="cellIs" dxfId="14" priority="34" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="15" priority="37" stopIfTrue="1" operator="equal">
       <formula>"Privaloma pasirinkti matematikos B arba A kursą"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M13">
-    <cfRule type="cellIs" dxfId="13" priority="18" operator="equal">
+    <cfRule type="cellIs" dxfId="14" priority="21" operator="equal">
       <formula>"Privaloma pasirinkti lietuvių kalbą ir literatūrą"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="M14">
-[...3 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="M24 P24:P27">
-    <cfRule type="cellIs" dxfId="11" priority="104" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="13" priority="107" stopIfTrue="1" operator="equal">
       <formula>"Privaloma pasirinkti bent vieną šios grupės dalyką"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M29 P29:P31">
-    <cfRule type="cellIs" dxfId="10" priority="100" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="12" priority="103" stopIfTrue="1" operator="equal">
       <formula>"Privaloma pasirinkti bent vieną iš visuomenės mokslų"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M32">
-    <cfRule type="cellIs" dxfId="9" priority="1" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="11" priority="4" stopIfTrue="1" operator="equal">
       <formula>"Privaloma pasirinkti vieną menų/technologijų dalyką"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M63">
-    <cfRule type="cellIs" dxfId="8" priority="2" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="10" priority="5" stopIfTrue="1" operator="equal">
       <formula>"Privaloma pasirinkti vieną Klaipėdos universiteto siūlomą dalyką"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M16:O16">
-    <cfRule type="cellIs" dxfId="7" priority="13" operator="equal">
+    <cfRule type="cellIs" dxfId="9" priority="16" operator="equal">
       <formula>"Privaloma pasirinkti praktinį-tiriamąjį darbą"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M21:O23">
-    <cfRule type="cellIs" dxfId="6" priority="17" operator="equal">
+    <cfRule type="cellIs" dxfId="8" priority="20" operator="equal">
       <formula>"Privaloma pasirinkti bent vieną užsienio kalbą"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M37:P38 P21:P23">
-    <cfRule type="cellIs" dxfId="5" priority="111" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="7" priority="114" stopIfTrue="1" operator="equal">
       <formula>"Privaloma pasirinkti vieną dorinio ugdymo dalyką"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N5 N7">
-    <cfRule type="cellIs" dxfId="4" priority="90" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="6" priority="93" stopIfTrue="1" operator="notBetween">
       <formula>25</formula>
       <formula>35</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O5 O7">
-    <cfRule type="expression" dxfId="3" priority="84" stopIfTrue="1">
+    <cfRule type="expression" dxfId="5" priority="87" stopIfTrue="1">
       <formula>OR(N5&lt;25,N5&gt;35)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P12">
-    <cfRule type="cellIs" dxfId="2" priority="112" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="4" priority="115" stopIfTrue="1" operator="equal">
       <formula>"Privaloma pasirinkti lietuvių k. B arba A kursą."</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P14:P16">
-    <cfRule type="cellIs" dxfId="1" priority="116" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="3" priority="119" stopIfTrue="1" operator="equal">
       <formula>"Privaloma pasirinkti fizinį ugdymą."</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P32:P38">
-    <cfRule type="cellIs" dxfId="0" priority="106" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="2" priority="109" stopIfTrue="1" operator="equal">
       <formula>"Privaloma pasirinkti vieną menų arba technologijų dalyką"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="M14:O15">
+    <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="equal">
+      <formula>"Privaloma pasirinkti vieną dorinio ugdymo dalyką"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.98425196850393704" right="0.19685039370078741" top="0.59055118110236227" bottom="0.19685039370078741" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="38" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1041" r:id="rId4" name="Check Box 17">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>31</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>